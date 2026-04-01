--- v0 (2025-11-22)
+++ v1 (2026-04-01)
@@ -7,85 +7,85 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Luke\Tilasto\Tilastoportaali\Saatekirjeet\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{3E313A6C-2EB1-4415-8D9B-1E69E38E4D47}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{26B4287A-96A5-41B3-B24B-26E6E9132C90}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10420" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-27090" yWindow="1710" windowWidth="21600" windowHeight="11175" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Saate" sheetId="4" r:id="rId1"/>
     <sheet name="Teollisuuspuu" sheetId="1" r:id="rId2"/>
     <sheet name="Energiapuu" sheetId="2" r:id="rId3"/>
     <sheet name="Täyttöohjeet, teollisuuspuu" sheetId="3" r:id="rId4"/>
     <sheet name="Täyttöohjeet, energiapuu" sheetId="5" r:id="rId5"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="415" uniqueCount="143">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="416" uniqueCount="144">
   <si>
     <t>Yritys</t>
   </si>
   <si>
     <t>Kuukausi</t>
   </si>
   <si>
     <t>Pystykauppa, uudistushakkuu</t>
   </si>
   <si>
     <t>Tukki</t>
   </si>
   <si>
     <t>Mänty</t>
   </si>
   <si>
     <t>Kuusi</t>
   </si>
   <si>
     <t>Koivu</t>
   </si>
   <si>
     <t>Kuitupuu</t>
   </si>
   <si>
@@ -248,53 +248,50 @@
     <t>18 Kainuu</t>
   </si>
   <si>
     <t>19 Lappi</t>
   </si>
   <si>
     <t>Täyttöohjeet löytyvät välilehdiltä "Täyttöohjeet, teollisuuspuu" ja "Täyttöohjeet, energiapuu".</t>
   </si>
   <si>
     <t>Tietojen ilmoittamista varten tiedostossa ovat välilehdet "Teollisuuspuu" ja "Energiapuu", yrityksen yksilöintitiedot ovat välilehdellä "Saate"</t>
   </si>
   <si>
     <t>Energiapuuta koskevat tiedot voi ilmoittaa Lukeen kuukausittain tai neljännesvuosittain.</t>
   </si>
   <si>
     <t>Tilastoon ilmoitetaan metsähakkeen raaka-aineeksi suoraan metsänomistajalta ostettu energiapuu.</t>
   </si>
   <si>
     <t>Tilastointijakson alkamispäivä (pp.kk.vvvv)</t>
   </si>
   <si>
     <t>Tilastointijakson päättymispäivä (pp.kk.vvvv)</t>
   </si>
   <si>
     <t>Kannot</t>
-  </si>
-[...1 lines deleted...]
-    <t>Latvusmassa</t>
   </si>
   <si>
     <t>Kokopuu</t>
   </si>
   <si>
     <t xml:space="preserve">Pystykauppa (tai korjuuoikeuskauppa) </t>
   </si>
   <si>
     <t xml:space="preserve">Hankintakauppa (tai tienvarsikauppa) </t>
   </si>
   <si>
     <t>Tiedot ilmoitetaan kauppatavoittain, joita ovat pystykauppa ja hankintakauppa</t>
   </si>
   <si>
     <t>Täyttöohjeet, energiapuun kauppa</t>
   </si>
   <si>
     <r>
       <t>Hankintakauppa</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="20"/>
         <rFont val="Calibri"/>
@@ -544,60 +541,51 @@
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Kannot</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> sisältää puiden kannot, juurakot ja juuret. </t>
     </r>
   </si>
   <si>
     <t>Hinnat ilmoitetaan ilman ostajalle mahdollisesti sovittua valtion tukea (tuki nuoren metsän hoitoon ja tuki pienpuun keräämiseen). Tuen osuus tulee poistaa yksikköhinnoista esimerkiksi lähimenneisyyden toteutuneiden tukimäärien perusteella.</t>
   </si>
   <si>
     <t xml:space="preserve">Kukin yritys ilmoittaa ne puukaupat, jotka se maksaa tai tilittää suoraan metsänomistajille. </t>
   </si>
   <si>
     <t>Ohje turvasähköpostin käyttöön on tämän kirjeen liitteenä sekä tilaston tiedonkeruusivulla osoitteessa:</t>
   </si>
   <si>
-    <t>https://stat.luke.fi/tiedonkeruu-puukauppatilastokysely_fi</t>
-[...1 lines deleted...]
-  <si>
     <t>Lisätietoja antavat:</t>
-  </si>
-[...4 lines deleted...]
-    <t>Aarre Peltola, puhelin 029 532 5468</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Pyydämme, että lähetätte tiedot ensisijaisesti </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>turvasähköpostilla</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> internetosoitteessa </t>
     </r>
     <r>
       <rPr>
         <b/>
@@ -778,92 +766,107 @@
       </rPr>
       <t>Karsittu energiapuu</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> sisältää kaiken metsähakkeen raaka-aineeksi ostetun karsitun runkopuun. Tähän luokkaan tilastoidaan sekä pieniläpimittainen ranka että hakkeeksi ostettu järeämpi karsittu puu. </t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">     Se voi olla kuitu- tai tukkipuun mitat ja laatuvaatimukset täyttävää puuta tai jalostukseen kelpaamatonta puuta, kuten esimerkiksi kuivaa ja ylilahoa ainespuuta, lumppeja ja hylkypuuta.</t>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Latvusmassa</t>
-[...22 lines deleted...]
-      </rPr>
       <t>Kokopuu</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> on karsimatonta puuta. Se sisältää rungon ja oksat, osin myös lehdet ja neulaset. Tavallisesti puut ovat pieniläpimittaisia, mutta ne voivat olla myös järeitä.</t>
     </r>
   </si>
+  <si>
+    <t>https://www.luke.fi/fi/tilastot/kyselyt-ja-tiedonkeruut/puukauppatilastokysely</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tilastoinnin aluejakona ovat maakunnat. Maakuntien rajat ovat vuonna 2026 samat kuin vuonna 2025. </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Hakkuutähde (latvusmassa</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>) koostuu teollisuuspuun hakkuun oksista ja latvuksista. Käytännössä nämä erät voivat sisältää myös hakkuualueen pienikokoisia puita, yksittäisiä hylkypölkkyjä ja hakkuiden karsimatonta latvakuitupuuta.</t>
+    </r>
+  </si>
+  <si>
+    <t>Hakkuutähde</t>
+  </si>
+  <si>
+    <t>Kimmo Sareva, tiedonkeruu, puhelin 029 532 5483</t>
+  </si>
+  <si>
+    <t>Jukka Torvelainen, teollisuuspuun kauppa, puhelin 029 532 5127</t>
+  </si>
+  <si>
+    <t>Tiina Mäkipää, energiapuun kauppa, puhelin 029 532 2079</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="19" x14ac:knownFonts="1">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="24"/>
       <color theme="1"/>
@@ -913,58 +916,50 @@
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
-      <color theme="10"/>
-[...6 lines deleted...]
-      <sz val="10"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="10"/>
       <color rgb="FF0070C0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF0070C0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF0070C0"/>
       <name val="Calibri"/>
@@ -1219,51 +1214,51 @@
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="68">
+  <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -1321,60 +1316,57 @@
     <xf numFmtId="2" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="1" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="1" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="1" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="0" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="13" fillId="3" borderId="0" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlinkki" xfId="1" builtinId="8"/>
     <cellStyle name="Normaali" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFDE9D9"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
@@ -2090,75 +2082,75 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:puukauppa@luke.fi" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.luke.fi/tiedonkeruu-puukauppatilastokysely_fi" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.luke.fi/fi/tilastot/kyselyt-ja-tiedonkeruut/puukauppatilastokysely" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:puukauppa@luke.fi" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:L39"/>
+  <dimension ref="A1:L41"/>
   <sheetViews>
-    <sheetView topLeftCell="A2" workbookViewId="0">
-      <selection activeCell="A25" sqref="A25"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A27" sqref="A27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="5" style="18" customWidth="1"/>
     <col min="2" max="3" width="9.1796875" style="18"/>
     <col min="4" max="4" width="7.54296875" style="18" customWidth="1"/>
     <col min="5" max="5" width="7.7265625" style="18" customWidth="1"/>
     <col min="6" max="6" width="14.26953125" style="18" customWidth="1"/>
     <col min="7" max="7" width="9.1796875" style="18"/>
     <col min="8" max="8" width="11.7265625" style="18" customWidth="1"/>
     <col min="9" max="256" width="9.1796875" style="18"/>
     <col min="257" max="257" width="5" style="18" customWidth="1"/>
     <col min="258" max="259" width="9.1796875" style="18"/>
     <col min="260" max="260" width="7.54296875" style="18" customWidth="1"/>
     <col min="261" max="261" width="7.7265625" style="18" customWidth="1"/>
     <col min="262" max="262" width="14.26953125" style="18" customWidth="1"/>
     <col min="263" max="263" width="9.1796875" style="18"/>
     <col min="264" max="264" width="11.7265625" style="18" customWidth="1"/>
     <col min="265" max="512" width="9.1796875" style="18"/>
     <col min="513" max="513" width="5" style="18" customWidth="1"/>
     <col min="514" max="515" width="9.1796875" style="18"/>
     <col min="516" max="516" width="7.54296875" style="18" customWidth="1"/>
     <col min="517" max="517" width="7.7265625" style="18" customWidth="1"/>
     <col min="518" max="518" width="14.26953125" style="18" customWidth="1"/>
@@ -2635,114 +2627,114 @@
     <col min="15621" max="15621" width="7.7265625" style="18" customWidth="1"/>
     <col min="15622" max="15622" width="14.26953125" style="18" customWidth="1"/>
     <col min="15623" max="15623" width="9.1796875" style="18"/>
     <col min="15624" max="15624" width="11.7265625" style="18" customWidth="1"/>
     <col min="15625" max="15872" width="9.1796875" style="18"/>
     <col min="15873" max="15873" width="5" style="18" customWidth="1"/>
     <col min="15874" max="15875" width="9.1796875" style="18"/>
     <col min="15876" max="15876" width="7.54296875" style="18" customWidth="1"/>
     <col min="15877" max="15877" width="7.7265625" style="18" customWidth="1"/>
     <col min="15878" max="15878" width="14.26953125" style="18" customWidth="1"/>
     <col min="15879" max="15879" width="9.1796875" style="18"/>
     <col min="15880" max="15880" width="11.7265625" style="18" customWidth="1"/>
     <col min="15881" max="16128" width="9.1796875" style="18"/>
     <col min="16129" max="16129" width="5" style="18" customWidth="1"/>
     <col min="16130" max="16131" width="9.1796875" style="18"/>
     <col min="16132" max="16132" width="7.54296875" style="18" customWidth="1"/>
     <col min="16133" max="16133" width="7.7265625" style="18" customWidth="1"/>
     <col min="16134" max="16134" width="14.26953125" style="18" customWidth="1"/>
     <col min="16135" max="16135" width="9.1796875" style="18"/>
     <col min="16136" max="16136" width="11.7265625" style="18" customWidth="1"/>
     <col min="16137" max="16384" width="9.1796875" style="18"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" s="28" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="F1" s="12" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="I1" s="12"/>
       <c r="J1" s="13"/>
       <c r="K1" s="13"/>
       <c r="L1" s="13"/>
     </row>
     <row r="2" spans="1:12" s="28" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="F2" s="12" t="s">
         <v>35</v>
       </c>
       <c r="I2" s="12"/>
       <c r="J2" s="13"/>
       <c r="K2" s="13"/>
       <c r="L2" s="13"/>
     </row>
     <row r="3" spans="1:12" s="28" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="F3" s="12"/>
       <c r="I3" s="12"/>
       <c r="J3" s="13"/>
       <c r="K3" s="13"/>
       <c r="L3" s="13"/>
     </row>
     <row r="4" spans="1:12" s="29" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F4" s="30" t="s">
         <v>33</v>
       </c>
       <c r="G4" s="31"/>
       <c r="H4" s="32"/>
       <c r="I4" s="33"/>
     </row>
     <row r="5" spans="1:12" s="29" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F5" s="14">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G5" s="15"/>
     </row>
     <row r="6" spans="1:12" s="29" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F6" s="34"/>
       <c r="G6" s="16"/>
       <c r="H6" s="35"/>
     </row>
     <row r="7" spans="1:12" s="29" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="17"/>
       <c r="F7" s="17"/>
       <c r="I7" s="32"/>
     </row>
     <row r="8" spans="1:12" s="29" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="17" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="F8" s="17"/>
       <c r="I8" s="32"/>
     </row>
     <row r="9" spans="1:12" s="29" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="17" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F9" s="33"/>
       <c r="I9" s="32"/>
     </row>
     <row r="10" spans="1:12" s="29" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="17" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="F10" s="33"/>
       <c r="I10" s="32"/>
     </row>
     <row r="11" spans="1:12" s="29" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="17"/>
       <c r="F11" s="33"/>
       <c r="I11" s="32"/>
     </row>
     <row r="12" spans="1:12" s="29" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="17" t="s">
         <v>63</v>
       </c>
       <c r="F12" s="33"/>
       <c r="I12" s="32"/>
     </row>
     <row r="13" spans="1:12" s="29" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="17" t="s">
         <v>62</v>
       </c>
       <c r="F13" s="33"/>
       <c r="I13" s="32"/>
     </row>
     <row r="14" spans="1:12" s="29" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="A14" s="17"/>
@@ -2805,323 +2797,343 @@
       </c>
       <c r="B19" s="38"/>
       <c r="C19" s="38"/>
       <c r="D19" s="38"/>
       <c r="E19" s="38"/>
       <c r="F19" s="39"/>
       <c r="G19" s="37" t="s">
         <v>39</v>
       </c>
       <c r="H19" s="39"/>
       <c r="I19" s="32"/>
     </row>
     <row r="20" spans="1:9" s="29" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="56"/>
       <c r="B20" s="59"/>
       <c r="C20" s="59"/>
       <c r="D20" s="59"/>
       <c r="E20" s="59"/>
       <c r="F20" s="60"/>
       <c r="G20" s="61"/>
       <c r="H20" s="58"/>
       <c r="I20" s="32"/>
     </row>
     <row r="21" spans="1:9" s="29" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="37" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="B21" s="40"/>
       <c r="C21" s="40"/>
       <c r="D21" s="40"/>
       <c r="E21" s="40"/>
       <c r="F21" s="41"/>
       <c r="G21" s="19"/>
       <c r="H21" s="19"/>
       <c r="I21" s="32"/>
     </row>
     <row r="22" spans="1:9" s="29" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="61"/>
       <c r="B22" s="57"/>
       <c r="C22" s="57"/>
       <c r="D22" s="57"/>
       <c r="E22" s="57"/>
       <c r="F22" s="58"/>
       <c r="G22" s="19"/>
       <c r="H22" s="19"/>
       <c r="I22" s="32"/>
     </row>
     <row r="23" spans="1:9" s="29" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A23" s="19"/>
       <c r="B23" s="19"/>
       <c r="C23" s="19"/>
       <c r="D23" s="19"/>
       <c r="E23" s="19"/>
       <c r="F23" s="19"/>
       <c r="G23" s="19"/>
       <c r="H23" s="19"/>
       <c r="I23" s="32"/>
     </row>
     <row r="24" spans="1:9" s="29" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A24" s="19"/>
       <c r="B24" s="19"/>
       <c r="C24" s="19"/>
       <c r="D24" s="19"/>
       <c r="E24" s="19"/>
       <c r="F24" s="19"/>
       <c r="G24" s="19"/>
       <c r="H24" s="19"/>
       <c r="I24" s="32"/>
     </row>
     <row r="25" spans="1:9" s="29" customFormat="1" ht="13" x14ac:dyDescent="0.25">
       <c r="A25" s="19" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="B25" s="19"/>
       <c r="C25" s="19"/>
       <c r="D25" s="19"/>
       <c r="E25" s="19"/>
       <c r="F25" s="19"/>
       <c r="G25" s="19"/>
       <c r="H25" s="19"/>
       <c r="I25" s="32"/>
     </row>
     <row r="26" spans="1:9" s="29" customFormat="1" ht="13" x14ac:dyDescent="0.25">
       <c r="A26" s="19" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="B26" s="19"/>
       <c r="C26" s="19"/>
       <c r="D26" s="19"/>
       <c r="E26" s="19"/>
       <c r="F26" s="19"/>
       <c r="G26" s="19"/>
       <c r="H26" s="19"/>
       <c r="I26" s="32"/>
     </row>
     <row r="27" spans="1:9" s="29" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A27" s="19"/>
       <c r="B27" s="19"/>
       <c r="C27" s="19"/>
       <c r="D27" s="19"/>
       <c r="E27" s="19"/>
       <c r="F27" s="19"/>
       <c r="G27" s="19"/>
       <c r="H27" s="19"/>
       <c r="I27" s="32"/>
     </row>
     <row r="28" spans="1:9" s="29" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A28" s="19" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B28" s="19"/>
       <c r="C28" s="19"/>
       <c r="D28" s="19"/>
       <c r="E28" s="19"/>
       <c r="F28" s="19"/>
       <c r="G28" s="19"/>
       <c r="H28" s="19"/>
       <c r="I28" s="32"/>
     </row>
-    <row r="29" spans="1:9" s="29" customFormat="1" ht="13" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>109</v>
+    <row r="29" spans="1:9" s="29" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="63" t="s">
+        <v>137</v>
       </c>
       <c r="B29" s="19"/>
       <c r="C29" s="19"/>
       <c r="D29" s="19"/>
       <c r="E29" s="19"/>
       <c r="F29" s="19"/>
       <c r="G29" s="19"/>
       <c r="H29" s="19"/>
       <c r="I29" s="32"/>
     </row>
     <row r="30" spans="1:9" s="29" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A30" s="19"/>
       <c r="B30" s="19"/>
       <c r="C30" s="19"/>
       <c r="D30" s="19"/>
       <c r="E30" s="19"/>
       <c r="F30" s="19"/>
       <c r="G30" s="19"/>
       <c r="H30" s="19"/>
       <c r="I30" s="32"/>
     </row>
     <row r="31" spans="1:9" s="29" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A31" s="19" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="B31" s="19"/>
       <c r="C31" s="19"/>
       <c r="D31" s="19"/>
       <c r="E31" s="19"/>
       <c r="F31" s="19"/>
       <c r="G31" s="19"/>
       <c r="H31" s="19"/>
       <c r="I31" s="32"/>
     </row>
     <row r="32" spans="1:9" s="29" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
-      <c r="A32" s="19" t="s">
-[...2 lines deleted...]
-      <c r="B32" s="19"/>
+      <c r="A32" s="19"/>
+      <c r="B32" s="19" t="s">
+        <v>141</v>
+      </c>
       <c r="C32" s="19"/>
       <c r="D32" s="19"/>
       <c r="E32" s="19"/>
       <c r="F32" s="19"/>
       <c r="G32" s="19"/>
       <c r="H32" s="19"/>
       <c r="I32" s="32"/>
     </row>
     <row r="33" spans="1:9" s="29" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
-      <c r="A33" s="19" t="s">
-[...2 lines deleted...]
-      <c r="B33" s="19"/>
+      <c r="B33" s="19" t="s">
+        <v>142</v>
+      </c>
       <c r="C33" s="19"/>
       <c r="D33" s="19"/>
       <c r="E33" s="19"/>
       <c r="F33" s="19"/>
       <c r="G33" s="19"/>
       <c r="H33" s="19"/>
       <c r="I33" s="32"/>
     </row>
-    <row r="34" spans="1:9" s="29" customFormat="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B34" s="19"/>
+    <row r="34" spans="1:9" s="29" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
+      <c r="B34" s="19" t="s">
+        <v>143</v>
+      </c>
       <c r="C34" s="19"/>
       <c r="D34" s="19"/>
       <c r="E34" s="19"/>
       <c r="F34" s="19"/>
       <c r="G34" s="19"/>
       <c r="H34" s="19"/>
       <c r="I34" s="32"/>
     </row>
-    <row r="35" spans="1:9" s="29" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B35" s="19"/>
+    <row r="35" spans="1:9" s="29" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B35" s="63" t="s">
+        <v>119</v>
+      </c>
       <c r="C35" s="19"/>
       <c r="D35" s="19"/>
       <c r="E35" s="19"/>
       <c r="F35" s="19"/>
       <c r="G35" s="19"/>
       <c r="H35" s="19"/>
       <c r="I35" s="32"/>
     </row>
     <row r="36" spans="1:9" s="29" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
-      <c r="A36" s="19"/>
       <c r="B36" s="19"/>
       <c r="C36" s="19"/>
       <c r="D36" s="19"/>
       <c r="E36" s="19"/>
       <c r="F36" s="19"/>
       <c r="G36" s="19"/>
       <c r="H36" s="19"/>
       <c r="I36" s="32"/>
     </row>
     <row r="37" spans="1:9" s="29" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A37" s="19"/>
       <c r="B37" s="19"/>
       <c r="C37" s="19"/>
       <c r="D37" s="19"/>
       <c r="E37" s="19"/>
       <c r="F37" s="19"/>
       <c r="G37" s="19"/>
       <c r="H37" s="19"/>
       <c r="I37" s="32"/>
     </row>
     <row r="38" spans="1:9" s="29" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A38" s="19"/>
       <c r="B38" s="19"/>
       <c r="C38" s="19"/>
       <c r="D38" s="19"/>
       <c r="E38" s="19"/>
       <c r="F38" s="19"/>
       <c r="G38" s="19"/>
       <c r="H38" s="19"/>
       <c r="I38" s="32"/>
     </row>
     <row r="39" spans="1:9" s="29" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A39" s="19"/>
       <c r="B39" s="19"/>
       <c r="C39" s="19"/>
       <c r="D39" s="19"/>
       <c r="E39" s="19"/>
       <c r="F39" s="19"/>
       <c r="G39" s="19"/>
       <c r="H39" s="19"/>
       <c r="I39" s="32"/>
     </row>
+    <row r="40" spans="1:9" s="29" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
+      <c r="A40" s="19"/>
+      <c r="B40" s="19"/>
+      <c r="C40" s="19"/>
+      <c r="D40" s="19"/>
+      <c r="E40" s="19"/>
+      <c r="F40" s="19"/>
+      <c r="G40" s="19"/>
+      <c r="H40" s="19"/>
+      <c r="I40" s="32"/>
+    </row>
+    <row r="41" spans="1:9" s="29" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
+      <c r="A41" s="19"/>
+      <c r="B41" s="19"/>
+      <c r="C41" s="19"/>
+      <c r="D41" s="19"/>
+      <c r="E41" s="19"/>
+      <c r="F41" s="19"/>
+      <c r="G41" s="19"/>
+      <c r="H41" s="19"/>
+      <c r="I41" s="32"/>
+    </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A29" r:id="rId1" xr:uid="{C3808A96-2F5E-49D9-AE18-E5E9337E4718}"/>
-    <hyperlink ref="A34" r:id="rId2" xr:uid="{13B3146C-30B9-46ED-8821-A9BBA587CAC0}"/>
+    <hyperlink ref="B35" r:id="rId1" xr:uid="{13B3146C-30B9-46ED-8821-A9BBA587CAC0}"/>
+    <hyperlink ref="A29" r:id="rId2" xr:uid="{C3808A96-2F5E-49D9-AE18-E5E9337E4718}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId3"/>
   <drawing r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:S97"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E6" sqref="E6"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D4" sqref="D4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="4.26953125" customWidth="1"/>
     <col min="2" max="2" width="24.1796875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="31.5" thickBot="1" x14ac:dyDescent="0.75">
       <c r="A1" s="8" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="44"/>
     </row>
     <row r="3" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="C3" s="45"/>
     </row>
     <row r="4" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="46">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G4" s="23"/>
       <c r="H4" s="23"/>
       <c r="I4" s="23"/>
       <c r="J4" s="23"/>
       <c r="K4" s="23"/>
       <c r="L4" s="23"/>
       <c r="M4" s="23"/>
       <c r="N4" s="23"/>
       <c r="O4" s="23"/>
       <c r="P4" s="23"/>
     </row>
     <row r="5" spans="1:19" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A5" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="47"/>
       <c r="G5" s="23"/>
       <c r="H5" s="23"/>
       <c r="I5" s="23"/>
       <c r="J5" s="23"/>
       <c r="K5" s="23"/>
       <c r="L5" s="23"/>
       <c r="M5" s="23"/>
       <c r="N5" s="23"/>
@@ -4773,51 +4785,51 @@
         <v>19</v>
       </c>
       <c r="B74" t="s">
         <v>28</v>
       </c>
       <c r="C74" s="1"/>
       <c r="D74" s="7"/>
       <c r="E74" s="1"/>
       <c r="F74" s="7"/>
       <c r="G74" s="1"/>
       <c r="H74" s="7"/>
       <c r="I74" s="1"/>
       <c r="J74" s="7"/>
       <c r="K74" s="1"/>
       <c r="L74" s="7"/>
       <c r="M74" s="1"/>
       <c r="N74" s="7"/>
       <c r="O74" s="1"/>
       <c r="P74" s="7"/>
       <c r="Q74" s="1"/>
       <c r="R74" s="7"/>
       <c r="S74" s="11"/>
     </row>
     <row r="76" spans="1:19" ht="26" x14ac:dyDescent="0.6">
       <c r="A76" s="4" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C76" s="24"/>
       <c r="D76" s="24"/>
       <c r="E76" s="24"/>
       <c r="F76" s="24"/>
       <c r="G76" s="24"/>
       <c r="H76" s="24"/>
     </row>
     <row r="77" spans="1:19" x14ac:dyDescent="0.35">
       <c r="C77" t="s">
         <v>3</v>
       </c>
       <c r="I77" t="s">
         <v>7</v>
       </c>
       <c r="O77" t="s">
         <v>8</v>
       </c>
       <c r="S77" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A78" t="s">
         <v>10</v>
@@ -5339,108 +5351,108 @@
       <c r="G97" s="1"/>
       <c r="H97" s="7"/>
       <c r="I97" s="1"/>
       <c r="J97" s="7"/>
       <c r="K97" s="1"/>
       <c r="L97" s="7"/>
       <c r="M97" s="1"/>
       <c r="N97" s="7"/>
       <c r="O97" s="1"/>
       <c r="P97" s="7"/>
       <c r="Q97" s="1"/>
       <c r="R97" s="7"/>
       <c r="S97" s="11"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:J52"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="F6" sqref="F6"/>
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="4.26953125" customWidth="1"/>
     <col min="2" max="2" width="20.26953125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="31.5" thickBot="1" x14ac:dyDescent="0.75">
       <c r="A1" s="8" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="E2" s="44"/>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="E3" s="45"/>
     </row>
     <row r="4" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A4" t="s">
         <v>66</v>
       </c>
       <c r="E4" s="42"/>
     </row>
     <row r="5" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A5" t="s">
         <v>67</v>
       </c>
       <c r="E5" s="43"/>
     </row>
     <row r="7" spans="1:10" ht="26" x14ac:dyDescent="0.6">
       <c r="A7" s="4" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A9" t="s">
         <v>10</v>
       </c>
       <c r="C9" t="s">
         <v>68</v>
       </c>
       <c r="E9" t="s">
+        <v>140</v>
+      </c>
+      <c r="G9" t="s">
         <v>69</v>
       </c>
-      <c r="G9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I9" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="C10" t="s">
         <v>32</v>
       </c>
       <c r="D10" t="s">
         <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>32</v>
       </c>
       <c r="F10" t="s">
         <v>29</v>
       </c>
       <c r="G10" t="s">
         <v>32</v>
       </c>
       <c r="H10" t="s">
         <v>29</v>
       </c>
       <c r="I10" t="s">
         <v>32</v>
       </c>
       <c r="J10" t="s">
@@ -5715,68 +5727,68 @@
       <c r="E27" s="49"/>
       <c r="F27" s="52"/>
       <c r="G27" s="49"/>
       <c r="H27" s="52"/>
       <c r="I27" s="49"/>
       <c r="J27" s="52"/>
     </row>
     <row r="28" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A28">
         <v>19</v>
       </c>
       <c r="B28" t="s">
         <v>28</v>
       </c>
       <c r="C28" s="50"/>
       <c r="D28" s="53"/>
       <c r="E28" s="50"/>
       <c r="F28" s="53"/>
       <c r="G28" s="50"/>
       <c r="H28" s="53"/>
       <c r="I28" s="50"/>
       <c r="J28" s="53"/>
     </row>
     <row r="31" spans="1:10" ht="26" x14ac:dyDescent="0.6">
       <c r="A31" s="4" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="33" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A33" t="s">
         <v>10</v>
       </c>
       <c r="C33" t="s">
         <v>68</v>
       </c>
       <c r="E33" t="s">
+        <v>140</v>
+      </c>
+      <c r="G33" t="s">
         <v>69</v>
       </c>
-      <c r="G33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I33" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="C34" t="s">
         <v>32</v>
       </c>
       <c r="D34" t="s">
         <v>29</v>
       </c>
       <c r="E34" t="s">
         <v>32</v>
       </c>
       <c r="F34" t="s">
         <v>29</v>
       </c>
       <c r="G34" t="s">
         <v>32</v>
       </c>
       <c r="H34" t="s">
         <v>29</v>
       </c>
       <c r="I34" t="s">
         <v>32</v>
       </c>
       <c r="J34" t="s">
@@ -6059,622 +6071,622 @@
       <c r="A52">
         <v>19</v>
       </c>
       <c r="B52" t="s">
         <v>28</v>
       </c>
       <c r="C52" s="50"/>
       <c r="D52" s="53"/>
       <c r="E52" s="50"/>
       <c r="F52" s="53"/>
       <c r="G52" s="50"/>
       <c r="H52" s="53"/>
       <c r="I52" s="50"/>
       <c r="J52" s="53"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:C50"/>
   <sheetViews>
-    <sheetView topLeftCell="A10" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="A30" sqref="A30"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="2" max="2" width="23.1796875" customWidth="1"/>
     <col min="3" max="3" width="9.453125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="73.5" customHeight="1" x14ac:dyDescent="0.6">
       <c r="C1" s="20" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="2" spans="1:3" s="22" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="21" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
     </row>
     <row r="3" spans="1:3" s="22" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="21" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="4" spans="1:3" s="22" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="5" spans="1:3" s="22" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="22" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="6" spans="1:3" s="22" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="22" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="7" spans="1:3" s="22" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="21" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:3" s="22" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B8" s="22" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
     </row>
     <row r="9" spans="1:3" s="22" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B9" s="54" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:3" s="22" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B10" s="22" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="11" spans="1:3" s="22" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="21" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="12" spans="1:3" s="22" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B12" s="22" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="13" spans="1:3" s="22" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B13" s="22" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="14" spans="1:3" s="22" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B14" s="22" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
     </row>
     <row r="15" spans="1:3" s="22" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="21" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
     </row>
     <row r="16" spans="1:3" s="22" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B16" s="22" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="17" spans="1:3" s="22" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B17" s="22" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="18" spans="1:3" s="22" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B18" s="22" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="19" spans="1:3" s="22" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B19" s="22" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
     </row>
     <row r="20" spans="1:3" s="22" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B20" s="22" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="21" spans="1:3" s="22" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B21" s="22" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
     </row>
     <row r="22" spans="1:3" s="22" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B22" s="22" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
     </row>
     <row r="23" spans="1:3" s="22" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B23" s="22" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
     </row>
     <row r="24" spans="1:3" s="22" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B24" s="22" t="s">
-        <v>133</v>
-[...13 lines deleted...]
-      <c r="B27" s="66" t="s">
         <v>129</v>
       </c>
     </row>
+    <row r="25" spans="1:3" s="62" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B25" s="62" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" s="64" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B26" s="66" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" s="64" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B27" s="65" t="s">
+        <v>125</v>
+      </c>
+    </row>
     <row r="28" spans="1:3" s="22" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="B28" s="66" t="s">
-[...3 lines deleted...]
-    <row r="29" spans="1:3" s="63" customFormat="1" x14ac:dyDescent="0.35"/>
+      <c r="B28" s="65" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" s="62" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="30" spans="1:3" s="22" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="21" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
     </row>
     <row r="31" spans="1:3" s="25" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B31" s="26" t="s">
         <v>10</v>
       </c>
       <c r="C31" s="26" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="32" spans="1:3" s="25" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B32" s="25" t="s">
         <v>44</v>
       </c>
       <c r="C32" s="25" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
     </row>
     <row r="33" spans="2:3" s="25" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B33" s="25" t="s">
         <v>45</v>
       </c>
       <c r="C33" s="27" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
     </row>
     <row r="34" spans="2:3" s="25" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B34" s="25" t="s">
         <v>46</v>
       </c>
       <c r="C34" s="27" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="2:3" s="25" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B35" s="25" t="s">
         <v>47</v>
       </c>
       <c r="C35" s="25" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="36" spans="2:3" s="25" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B36" s="25" t="s">
         <v>48</v>
       </c>
       <c r="C36" s="25" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
     </row>
     <row r="37" spans="2:3" s="25" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B37" s="25" t="s">
         <v>49</v>
       </c>
       <c r="C37" s="25" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
     </row>
     <row r="38" spans="2:3" s="25" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B38" s="25" t="s">
         <v>50</v>
       </c>
       <c r="C38" s="25" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
     </row>
     <row r="39" spans="2:3" s="25" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B39" s="25" t="s">
         <v>51</v>
       </c>
       <c r="C39" s="25" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
     </row>
     <row r="40" spans="2:3" s="25" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B40" s="25" t="s">
         <v>52</v>
       </c>
       <c r="C40" s="25" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
     </row>
     <row r="41" spans="2:3" s="25" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B41" s="25" t="s">
         <v>53</v>
       </c>
       <c r="C41" s="25" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
     </row>
     <row r="42" spans="2:3" s="25" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B42" s="25" t="s">
         <v>54</v>
       </c>
       <c r="C42" s="25" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
     </row>
     <row r="43" spans="2:3" s="25" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B43" s="25" t="s">
         <v>55</v>
       </c>
       <c r="C43" s="25" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
     </row>
     <row r="44" spans="2:3" s="25" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B44" s="25" t="s">
         <v>56</v>
       </c>
       <c r="C44" s="25" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
     </row>
     <row r="45" spans="2:3" s="25" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B45" s="25" t="s">
         <v>57</v>
       </c>
       <c r="C45" s="25" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
     </row>
     <row r="46" spans="2:3" s="25" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B46" s="25" t="s">
         <v>58</v>
       </c>
       <c r="C46" s="25" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="47" spans="2:3" s="25" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B47" s="25" t="s">
         <v>59</v>
       </c>
       <c r="C47" s="25" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
     </row>
     <row r="48" spans="2:3" s="25" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B48" s="25" t="s">
         <v>60</v>
       </c>
       <c r="C48" s="25" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="49" spans="2:3" s="25" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B49" s="25" t="s">
         <v>61</v>
       </c>
       <c r="C49" s="25" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="50" spans="2:3" s="25" customFormat="1" x14ac:dyDescent="0.35"/>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:C41"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="B12" sqref="B12"/>
+      <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="2" max="2" width="23.1796875" customWidth="1"/>
     <col min="3" max="3" width="9.453125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="73.5" customHeight="1" x14ac:dyDescent="0.6">
       <c r="C1" s="20" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
     </row>
     <row r="2" spans="1:3" s="22" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="21" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="3" spans="1:3" s="22" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="21" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="4" spans="1:3" s="22" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="21" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="5" spans="1:3" s="22" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="6" spans="1:3" s="22" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="21" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:3" s="22" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="21" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="8" spans="1:3" s="22" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="21" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="9" spans="1:3" s="22" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B9" s="22" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="10" spans="1:3" s="22" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B10" s="22" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="11" spans="1:3" s="22" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B11" s="22" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
     </row>
     <row r="12" spans="1:3" s="22" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B12" s="22" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="13" spans="1:3" s="22" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="21" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="14" spans="1:3" s="22" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B14" s="22" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="15" spans="1:3" s="22" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B15" s="22" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="16" spans="1:3" s="22" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B16" s="22" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
     </row>
     <row r="17" spans="1:3" s="22" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B17" s="22" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
     </row>
     <row r="18" spans="1:3" s="22" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B18" s="22" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
     </row>
     <row r="19" spans="1:3" s="22" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B19" s="22" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
     </row>
     <row r="20" spans="1:3" s="22" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="21" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
     </row>
     <row r="21" spans="1:3" s="25" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B21" s="26" t="s">
         <v>10</v>
       </c>
       <c r="C21" s="26" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:3" s="25" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B22" s="25" t="s">
         <v>44</v>
       </c>
       <c r="C22" s="25" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
     </row>
     <row r="23" spans="1:3" s="25" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B23" s="25" t="s">
         <v>45</v>
       </c>
       <c r="C23" s="27" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:3" s="25" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B24" s="25" t="s">
         <v>46</v>
       </c>
       <c r="C24" s="27" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
     </row>
     <row r="25" spans="1:3" s="25" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B25" s="25" t="s">
         <v>47</v>
       </c>
       <c r="C25" s="25" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="26" spans="1:3" s="25" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B26" s="25" t="s">
         <v>48</v>
       </c>
       <c r="C26" s="25" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
     </row>
     <row r="27" spans="1:3" s="25" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B27" s="25" t="s">
         <v>49</v>
       </c>
       <c r="C27" s="25" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
     </row>
     <row r="28" spans="1:3" s="25" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B28" s="25" t="s">
         <v>50</v>
       </c>
       <c r="C28" s="25" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
     </row>
     <row r="29" spans="1:3" s="25" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B29" s="25" t="s">
         <v>51</v>
       </c>
       <c r="C29" s="25" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
     </row>
     <row r="30" spans="1:3" s="25" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B30" s="25" t="s">
         <v>52</v>
       </c>
       <c r="C30" s="25" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
     </row>
     <row r="31" spans="1:3" s="25" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B31" s="25" t="s">
         <v>53</v>
       </c>
       <c r="C31" s="25" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
     </row>
     <row r="32" spans="1:3" s="25" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B32" s="25" t="s">
         <v>54</v>
       </c>
       <c r="C32" s="25" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
     </row>
     <row r="33" spans="2:3" s="25" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B33" s="25" t="s">
         <v>55</v>
       </c>
       <c r="C33" s="25" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
     </row>
     <row r="34" spans="2:3" s="25" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B34" s="25" t="s">
         <v>56</v>
       </c>
       <c r="C34" s="25" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
     </row>
     <row r="35" spans="2:3" s="25" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B35" s="25" t="s">
         <v>57</v>
       </c>
       <c r="C35" s="25" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
     </row>
     <row r="36" spans="2:3" s="25" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B36" s="25" t="s">
         <v>58</v>
       </c>
       <c r="C36" s="25" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="37" spans="2:3" s="25" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B37" s="25" t="s">
         <v>59</v>
       </c>
       <c r="C37" s="25" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
     </row>
     <row r="38" spans="2:3" s="25" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B38" s="25" t="s">
         <v>60</v>
       </c>
       <c r="C38" s="25" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="39" spans="2:3" s="25" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B39" s="25" t="s">
         <v>61</v>
       </c>
       <c r="C39" s="25" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="40" spans="2:3" s="22" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="41" spans="2:3" s="22" customFormat="1" x14ac:dyDescent="0.35"/>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Laskentataulukot</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>